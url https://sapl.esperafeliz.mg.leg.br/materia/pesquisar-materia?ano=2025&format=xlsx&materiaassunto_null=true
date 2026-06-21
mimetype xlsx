--- v0 (2026-04-07)
+++ v1 (2026-06-21)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2601" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2608" uniqueCount="1240">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -3779,50 +3779,62 @@
     <t>http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5309/pr_01-25.pdf</t>
   </si>
   <si>
     <t>Fixa Dotações Orçamentárias para o Exercício Financeiro de 2026 da Câmara Municipal de Espera Feliz e Contém Outras Providências.</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5521/pr_02-25.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE ESPERA FELIZ RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
     <t>http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5522/pr_03-25.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO (Ã) HONORÁRIO (A) DE ESPERA FELIZ ÀS PESSOAS QUE ESPECIFICA.</t>
+  </si>
+  <si>
+    <t>5550</t>
+  </si>
+  <si>
+    <t>PEME</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda</t>
+  </si>
+  <si>
+    <t>Emenda modificativa ao projeto de lei ordinária 2025</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5228/requerimento_01-25.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Excelentíssimo Prefeito Municipal que encaminhe a esta Casa de Leis, respeitando o prazo regimental, conforme Art. 66 da Lei Orgânica, parágrafo XIV, esclarecimentos sobre a Escola da Comunidade do Quicé no sentido de saber se há previsão para a finalização da obra, e, se o Executivo irá colocar servidores da Prefeitura para trabalharem no local, considerando que a empreiteira que ganhou a licitação não concluiu o serviço.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
     <t>http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5249/requerimento_02-25.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Excelentíssimo Prefeito Municipal que encaminhe a esta Casa de Leis, respeitando o prazo regimental, conforme Art. 66 da Lei Orgânica, parágrafo XIV, esclarecimentos sobre o sistema de sinalização que foi implantado no cruzamento da Rua João Sebastião de Amorim e não foi ligado até o momento atual. Solicito informações precisas da data que será ligado este semáforo sendo que como representante do povo sou muito indagada a respeito desta informação.</t>
   </si>
@@ -4174,56 +4186,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5229/indicacao_01-25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5230/indicacao_02-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5231/indicacao_03-25.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5232/indicacao_04-25.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5233/indicacao_05-25.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5234/indicacao_06-25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5235/indicacao_07-25.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5236/indicacao_08-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5237/indicacao_09-25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5238/indicacao_10-25.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5239/indicacao_11-25.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5250/indicacao_12-25.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5251/indicacao_13-25.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5260/indicacao_14-25.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5261/indicacao_15-25.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5262/indicacao_16-25.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5263/indicacao_17-25.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5264/indicacao_18-25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5265/indicacao_19-25.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5266/indicacao_20-25.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5267/indicacao_21-25.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5268/indicacao_22-25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5269/indicacao_23-25.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5270/indicacao_24-25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5271/indicacao_25-25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5275/indicacao_26-25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5276/indicacao_27-25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5277/indicacao_28-25.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5280/indicacao_29-25.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5281/indicacao_30-25.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5282/indicacao_31-25_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5283/indicacao_32-25.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5284/indicacao_33-25.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5285/indicacao_34-25.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5286/indicacao_35-25.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5287/indicacao_36-25.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5288/indicacao_37-25.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5289/indicacao_38-25.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5290/indicacao_39-25.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5291/indicacao_40-25.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5292/indicacao_41-25.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5293/indicacao_42-25.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5294/indicacao_43-25.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5295/indicacao_44-25.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5298/indicacao_45-25.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5299/indicacao_46-25.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5303/indicacao_47-25.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5304/indicacao_48-25.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5305/indicacao_49-25.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5306/indicacao_50-25.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5315/indicacao_51-25.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5323/indicacao_52-25.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5324/indicacao_53-25.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5325/indicacao_54-25.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5326/indicacao_55-25.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5327/indicacao_56-25.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5328/indicacao_57-25.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5329/indicacao_58-25.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5330/indicacao_59-25.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5332/indicacao_60-25.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5334/indicacao_61-25.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5338/indicacao_62-25.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5339/indicacao_63-25.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5340/indicacao_64-25.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5341/indicacao_65-25.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5342/indicacao_66-25.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5343/indicacao_67-25.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5344/indicacao_68-25.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5345/indicacao_69-25.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5346/indicacao_70-25.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5347/indicacao_71-25.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5348/indicacao_72-25.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5349/indicacao_73-25.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5350/indicacao_74-25.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5351/indicacao_75-25.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5352/indicacao_76-25.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5353/indicacao_77-25.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5354/indicacao_78-25.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5355/indicacao_79-25.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5356/indicacao_80-25.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5357/indicacao_81-25.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5358/indicacao_82-25.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5359/indicacao_83-25.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5360/indicacao_84-25.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5361/indicacao_85-25.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5362/indicacao_86-25.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5363/indicacao_87-25.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5364/indicacao_88-25.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5365/indicacao_89-25.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5366/indicacao_90-25.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5367/indicacao_91-25.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5368/indicacao_92-25.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5369/indicacao_93-25.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5370/indicacao_94-25.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5371/indicacao_95-25.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5372/indicacao_96-25.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5373/indicacao_97-25.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5374/indicacao_98-25.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5375/indicacao_99-25.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5376/indicacao_100-25.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5377/indicacao_101-25.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5378/indicacao_102-25.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5379/indicacao_103-25.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5380/indicacao_104-25.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5381/indicacao_105-25.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5382/indicacao_106-25.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5383/indicacao_107-25.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5384/indicacao_108-25.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5385/indicacao_109-25.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5386/indicacao_110-25.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5387/indicacao_111-25.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5388/indicacao_112-25.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5389/indicacao_113-25.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5390/indicacao_114-25.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5391/indicacao_115-25.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5392/indicacao_116-25.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5393/indicacao_117-25.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5394/indicacao_118-25.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5395/indicacao_119-25.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5396/indicacao_120-25.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5397/indicacao_121-25.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5398/indicacao_122-25.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5399/indicacao_123-25.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5400/indicacao_124-25.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5401/indicacao_125-25.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5402/indicacao_126-25.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5403/indicacao_127-25.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5404/indicacao_128-25.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5405/indicacao_129-25.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5406/indicacao_130-25.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5407/indicacao_131-25.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5408/indicacao_132-25.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5409/indicacao_133-25.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5410/indicacao_134-25.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5411/indicacao_135-25.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5412/indicacao_136-25.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5413/indicacao_137-25.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5414/indicacao_138-25.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5415/indicacao_139-25.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5416/indicacao_140-25.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5417/indicacao_141-25.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5418/indicacao_142-25.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5419/indicacao_143-25.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5420/indicacao_144-25.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5421/indicacao_145-25.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5422/indicacao_146-25.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5423/indicacao_147-25.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5424/indicacao_148-25.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5425/indicacao_149-25.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5426/indicacao_150-25.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5427/indicacao_151-25.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5428/indicacao_152-25.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5429/indicacao_153-25.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5430/indicacao_154-25.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5431/indicacao_155-25.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5432/indicacao_156-25.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5433/indicacao_157-25.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5434/indicacao_158-25.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5435/indicacao_159-25.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5436/indicacao_160-25.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5437/indicacao_161-25.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5438/indicacao_162-25.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5439/indicacao_163-25.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5440/indicacao_164-25.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5441/indicacao_165-25.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5442/indicacao_166-25.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5443/indicacao_167-25.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5444/indicacao_168-25.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5445/indicacao_169-25.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5446/indicacao_170-25.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5447/indicacao_171-25.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5448/indicacao_172-25.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5449/indicacao_173-25.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5450/indicacao_174-25.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5451/indicacao_175-25.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5452/indicacao_176-25.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5453/indicacao_177-25.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5454/indicacao_178-25.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5455/indicacao_179-25.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5456/indicacao_180-25.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5457/indicacao_181-25.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5458/indicacao_182-25.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5459/indicacao_183-25.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5460/indicacao_184-25.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5461/indicacao_185-25.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5463/indicacao_187-25.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5464/indicacao_188-25.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5468/indicacao_189-25.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5469/indicacao_190-25.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5475/indicacao_191-25.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5476/indicacao_192-25.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5477/indicacao_193-25.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5478/indicacao_194-25.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5479/indicacao_195-25.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5480/indicacao_196-25.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5481/indicacao_197-25.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5482/indicacao_198-25.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5483/indicacao_199-25.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5484/indicacao_200-25.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5485/indicacao_201-25.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5486/indicacao_202-25.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5487/indicacao_203-25.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5488/indicacao_204-25.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5489/indicacao_205-25.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5490/indicacao_206-25.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5491/indicacao_207-25.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5492/indicacao_208-25.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5493/indicacao_209-25.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5494/indicacao_210-25.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5496/indicacao_212-25.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5497/indicacao_213-25.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5498/indicacao_214-25.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5499/indicacao_215-25.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5507/indicacao_216-25.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5508/indicacao_217-25.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5509/indicacao_218-25.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5510/indicacao_219-25.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5511/indicacao_220-25.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5512/indicacao_221-25.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5513/indicacao_222-25.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5514/indicacao_223-25.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5515/indicacao_224-25.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5516/indicacao_225-25.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5518/indicacao_227-25.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5252/mocao_01-25.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5523/mocao_02-25.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5524/mocao_03-25.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5525/mocao_04-25.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5526/mocao_05-25.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5527/mocao_06-25.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5529/mocao_08-25.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5530/mocao_09-25.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5531/mocao_10-25.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5533/mocao_12-25.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5534/mocao_13-25.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5535/mocao_14-25.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5536/mocao_15-25.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5537/mocao_16-25.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5539/mocao_17-25.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5540/mocao_18-25.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5541/mocao_19-25.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5543/mocao_21-25.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5544/mocao_22-25.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5545/mocao_23-25.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5546/mocao_24-25.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5547/mocao_25-25.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5548/mocao_26-25.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5549/mocao_27-25.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5223/projeto_de_lei_complementar_01-25.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5224/plc_02-25.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5225/plc_03-25.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5243/plc_04-25.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5310/plc_05-25.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5311/plc_06-25.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5312/plc_07-25.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5313/plc_08-25.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5314/plc_09-25.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5472/plc_10-25.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5465/plc_11-25.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5466/plc_12-25.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5500/plc_13-25.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5501/plc_14-25.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5226/plo_01-25.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5227/plo_02-25.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5241/plo_03-25.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5240/plo_04-25_ocultado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5242/plo_05-25.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5244/plo_06-25.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5245/plo_07-25.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5246/plo_08-25.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5247/plo_09-25.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5248/plo_10-25_ocultado.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5253/plo_11-25_ocultado.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5255/plo_12-25_ocultado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5316/plo_13-25_ldo_emenda.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5254/plo_14-25_ocultado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5256/plo_15-25.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5257/plo_16-25.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5258/plo_17-25.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5317/plo_18-25_lgpd.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5259/plo_19-25_ocultado.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5502/plo_20-25.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5272/plo_21-25_ocultado.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5273/plo_22-25.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5300/plo_23-25.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5503/plo_24-25.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5504/plo_25-25.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5301/plo_26-05_veto_total.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5307/plo_27-25_emenda_veto_total.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5274/plo_28-25_ocultado.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5331/plo_29-25_lgpd.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5333/plo_30-25_lgpd_emenda.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5318/plo_31-25.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5319/plo_32-25.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5320/plo_33-25.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5321/plo_34-25.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5322/plo_35-25.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5467/plo_36-25.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5335/plo_37-25_emenda.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5296/plo_38-25_ppa.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5297/plo_39-25_loa.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5336/plo_40-25.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5337/plo_41-25_lgpd_emenda.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5470/plo_42-25_emenda.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5505/plo_43-25.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5506/plo_44-25.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5473/plo_45-25.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5471/plo_46-25_lgpd.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5474/plo_47-25.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5519/plo_48-25.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5520/plo_49-25.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5538/plo_52-25_lgpd.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5309/pr_01-25.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5521/pr_02-25.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5522/pr_03-25.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5228/requerimento_01-25.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5249/requerimento_02-25.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5308/veto_total_01-25_plo_27-25.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5302/veto_total_02-25_plo_26-25.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5229/indicacao_01-25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5230/indicacao_02-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5231/indicacao_03-25.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5232/indicacao_04-25.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5233/indicacao_05-25.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5234/indicacao_06-25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5235/indicacao_07-25.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5236/indicacao_08-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5237/indicacao_09-25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5238/indicacao_10-25.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5239/indicacao_11-25.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5250/indicacao_12-25.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5251/indicacao_13-25.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5260/indicacao_14-25.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5261/indicacao_15-25.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5262/indicacao_16-25.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5263/indicacao_17-25.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5264/indicacao_18-25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5265/indicacao_19-25.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5266/indicacao_20-25.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5267/indicacao_21-25.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5268/indicacao_22-25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5269/indicacao_23-25.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5270/indicacao_24-25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5271/indicacao_25-25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5275/indicacao_26-25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5276/indicacao_27-25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5277/indicacao_28-25.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5280/indicacao_29-25.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5281/indicacao_30-25.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5282/indicacao_31-25_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5283/indicacao_32-25.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5284/indicacao_33-25.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5285/indicacao_34-25.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5286/indicacao_35-25.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5287/indicacao_36-25.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5288/indicacao_37-25.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5289/indicacao_38-25.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5290/indicacao_39-25.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5291/indicacao_40-25.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5292/indicacao_41-25.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5293/indicacao_42-25.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5294/indicacao_43-25.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5295/indicacao_44-25.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5298/indicacao_45-25.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5299/indicacao_46-25.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5303/indicacao_47-25.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5304/indicacao_48-25.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5305/indicacao_49-25.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5306/indicacao_50-25.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5315/indicacao_51-25.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5323/indicacao_52-25.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5324/indicacao_53-25.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5325/indicacao_54-25.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5326/indicacao_55-25.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5327/indicacao_56-25.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5328/indicacao_57-25.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5329/indicacao_58-25.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5330/indicacao_59-25.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5332/indicacao_60-25.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5334/indicacao_61-25.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5338/indicacao_62-25.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5339/indicacao_63-25.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5340/indicacao_64-25.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5341/indicacao_65-25.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5342/indicacao_66-25.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5343/indicacao_67-25.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5344/indicacao_68-25.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5345/indicacao_69-25.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5346/indicacao_70-25.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5347/indicacao_71-25.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5348/indicacao_72-25.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5349/indicacao_73-25.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5350/indicacao_74-25.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5351/indicacao_75-25.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5352/indicacao_76-25.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5353/indicacao_77-25.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5354/indicacao_78-25.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5355/indicacao_79-25.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5356/indicacao_80-25.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5357/indicacao_81-25.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5358/indicacao_82-25.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5359/indicacao_83-25.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5360/indicacao_84-25.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5361/indicacao_85-25.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5362/indicacao_86-25.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5363/indicacao_87-25.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5364/indicacao_88-25.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5365/indicacao_89-25.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5366/indicacao_90-25.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5367/indicacao_91-25.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5368/indicacao_92-25.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5369/indicacao_93-25.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5370/indicacao_94-25.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5371/indicacao_95-25.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5372/indicacao_96-25.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5373/indicacao_97-25.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5374/indicacao_98-25.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5375/indicacao_99-25.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5376/indicacao_100-25.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5377/indicacao_101-25.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5378/indicacao_102-25.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5379/indicacao_103-25.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5380/indicacao_104-25.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5381/indicacao_105-25.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5382/indicacao_106-25.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5383/indicacao_107-25.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5384/indicacao_108-25.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5385/indicacao_109-25.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5386/indicacao_110-25.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5387/indicacao_111-25.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5388/indicacao_112-25.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5389/indicacao_113-25.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5390/indicacao_114-25.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5391/indicacao_115-25.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5392/indicacao_116-25.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5393/indicacao_117-25.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5394/indicacao_118-25.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5395/indicacao_119-25.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5396/indicacao_120-25.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5397/indicacao_121-25.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5398/indicacao_122-25.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5399/indicacao_123-25.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5400/indicacao_124-25.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5401/indicacao_125-25.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5402/indicacao_126-25.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5403/indicacao_127-25.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5404/indicacao_128-25.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5405/indicacao_129-25.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5406/indicacao_130-25.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5407/indicacao_131-25.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5408/indicacao_132-25.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5409/indicacao_133-25.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5410/indicacao_134-25.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5411/indicacao_135-25.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5412/indicacao_136-25.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5413/indicacao_137-25.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5414/indicacao_138-25.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5415/indicacao_139-25.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5416/indicacao_140-25.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5417/indicacao_141-25.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5418/indicacao_142-25.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5419/indicacao_143-25.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5420/indicacao_144-25.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5421/indicacao_145-25.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5422/indicacao_146-25.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5423/indicacao_147-25.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5424/indicacao_148-25.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5425/indicacao_149-25.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5426/indicacao_150-25.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5427/indicacao_151-25.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5428/indicacao_152-25.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5429/indicacao_153-25.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5430/indicacao_154-25.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5431/indicacao_155-25.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5432/indicacao_156-25.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5433/indicacao_157-25.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5434/indicacao_158-25.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5435/indicacao_159-25.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5436/indicacao_160-25.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5437/indicacao_161-25.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5438/indicacao_162-25.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5439/indicacao_163-25.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5440/indicacao_164-25.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5441/indicacao_165-25.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5442/indicacao_166-25.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5443/indicacao_167-25.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5444/indicacao_168-25.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5445/indicacao_169-25.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5446/indicacao_170-25.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5447/indicacao_171-25.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5448/indicacao_172-25.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5449/indicacao_173-25.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5450/indicacao_174-25.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5451/indicacao_175-25.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5452/indicacao_176-25.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5453/indicacao_177-25.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5454/indicacao_178-25.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5455/indicacao_179-25.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5456/indicacao_180-25.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5457/indicacao_181-25.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5458/indicacao_182-25.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5459/indicacao_183-25.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5460/indicacao_184-25.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5461/indicacao_185-25.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5463/indicacao_187-25.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5464/indicacao_188-25.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5468/indicacao_189-25.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5469/indicacao_190-25.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5475/indicacao_191-25.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5476/indicacao_192-25.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5477/indicacao_193-25.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5478/indicacao_194-25.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5479/indicacao_195-25.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5480/indicacao_196-25.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5481/indicacao_197-25.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5482/indicacao_198-25.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5483/indicacao_199-25.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5484/indicacao_200-25.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5485/indicacao_201-25.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5486/indicacao_202-25.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5487/indicacao_203-25.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5488/indicacao_204-25.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5489/indicacao_205-25.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5490/indicacao_206-25.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5491/indicacao_207-25.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5492/indicacao_208-25.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5493/indicacao_209-25.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5494/indicacao_210-25.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5496/indicacao_212-25.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5497/indicacao_213-25.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5498/indicacao_214-25.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5499/indicacao_215-25.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5507/indicacao_216-25.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5508/indicacao_217-25.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5509/indicacao_218-25.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5510/indicacao_219-25.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5511/indicacao_220-25.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5512/indicacao_221-25.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5513/indicacao_222-25.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5514/indicacao_223-25.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5515/indicacao_224-25.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5516/indicacao_225-25.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5518/indicacao_227-25.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5252/mocao_01-25.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5523/mocao_02-25.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5524/mocao_03-25.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5525/mocao_04-25.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5526/mocao_05-25.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5527/mocao_06-25.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5529/mocao_08-25.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5530/mocao_09-25.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5531/mocao_10-25.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5533/mocao_12-25.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5534/mocao_13-25.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5535/mocao_14-25.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5536/mocao_15-25.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5537/mocao_16-25.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5539/mocao_17-25.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5540/mocao_18-25.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5541/mocao_19-25.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5543/mocao_21-25.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5544/mocao_22-25.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5545/mocao_23-25.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5546/mocao_24-25.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5547/mocao_25-25.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5548/mocao_26-25.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5549/mocao_27-25.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5223/projeto_de_lei_complementar_01-25.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5224/plc_02-25.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5225/plc_03-25.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5243/plc_04-25.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5310/plc_05-25.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5311/plc_06-25.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5312/plc_07-25.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5313/plc_08-25.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5314/plc_09-25.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5472/plc_10-25.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5465/plc_11-25.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5466/plc_12-25.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5500/plc_13-25.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5501/plc_14-25.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5226/plo_01-25.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5227/plo_02-25.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5241/plo_03-25.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5240/plo_04-25_ocultado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5242/plo_05-25.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5244/plo_06-25.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5245/plo_07-25.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5246/plo_08-25.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5247/plo_09-25.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5248/plo_10-25_ocultado.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5253/plo_11-25_ocultado.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5255/plo_12-25_ocultado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5316/plo_13-25_ldo_emenda.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5254/plo_14-25_ocultado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5256/plo_15-25.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5257/plo_16-25.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5258/plo_17-25.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5317/plo_18-25_lgpd.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5259/plo_19-25_ocultado.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5502/plo_20-25.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5272/plo_21-25_ocultado.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5273/plo_22-25.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5300/plo_23-25.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5503/plo_24-25.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5504/plo_25-25.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5301/plo_26-05_veto_total.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5307/plo_27-25_emenda_veto_total.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5274/plo_28-25_ocultado.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5331/plo_29-25_lgpd.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5333/plo_30-25_lgpd_emenda.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5318/plo_31-25.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5319/plo_32-25.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5320/plo_33-25.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5321/plo_34-25.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5322/plo_35-25.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5467/plo_36-25.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5335/plo_37-25_emenda.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5296/plo_38-25_ppa.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5297/plo_39-25_loa.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5336/plo_40-25.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5337/plo_41-25_lgpd_emenda.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5470/plo_42-25_emenda.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5505/plo_43-25.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5506/plo_44-25.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5473/plo_45-25.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5471/plo_46-25_lgpd.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5474/plo_47-25.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5519/plo_48-25.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5520/plo_49-25.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5538/plo_52-25_lgpd.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5309/pr_01-25.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5521/pr_02-25.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5522/pr_03-25.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5228/requerimento_01-25.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5249/requerimento_02-25.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5308/veto_total_01-25_plo_27-25.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperafeliz.mg.leg.br/media/sapl/public/materialegislativa/2025/5302/veto_total_02-25_plo_26-25.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H326"/>
+  <dimension ref="A1:H327"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="50.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="110.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -12561,136 +12573,159 @@
         <v>1035</v>
       </c>
       <c r="G322" s="1" t="s">
         <v>1218</v>
       </c>
       <c r="H322" t="s">
         <v>1219</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
         <v>1220</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
         <v>10</v>
       </c>
       <c r="D323" t="s">
         <v>1221</v>
       </c>
       <c r="E323" t="s">
         <v>1222</v>
       </c>
-      <c r="F323" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G323" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H323" t="s">
         <v>1223</v>
-      </c>
-[...1 lines deleted...]
-        <v>1224</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>10</v>
+      </c>
+      <c r="D324" t="s">
         <v>1225</v>
       </c>
-      <c r="B324" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E324" t="s">
-        <v>1222</v>
+        <v>1226</v>
       </c>
       <c r="F324" t="s">
         <v>13</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="H324" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D325" t="s">
-        <v>1229</v>
+        <v>1225</v>
       </c>
       <c r="E325" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F325" t="s">
+        <v>13</v>
+      </c>
+      <c r="G325" s="1" t="s">
         <v>1230</v>
       </c>
-      <c r="F325" t="s">
-[...2 lines deleted...]
-      <c r="G325" s="1" t="s">
+      <c r="H325" t="s">
         <v>1231</v>
-      </c>
-[...1 lines deleted...]
-        <v>1232</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>10</v>
+      </c>
+      <c r="D326" t="s">
         <v>1233</v>
       </c>
-      <c r="B326" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E326" t="s">
-        <v>1230</v>
+        <v>1234</v>
       </c>
       <c r="F326" t="s">
         <v>1010</v>
       </c>
       <c r="G326" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>17</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E327" t="s">
         <v>1234</v>
       </c>
-      <c r="H326" t="s">
-        <v>1235</v>
+      <c r="F327" t="s">
+        <v>1010</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1239</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -12976,50 +13011,51 @@
     <hyperlink ref="G302" r:id="rId301"/>
     <hyperlink ref="G303" r:id="rId302"/>
     <hyperlink ref="G304" r:id="rId303"/>
     <hyperlink ref="G305" r:id="rId304"/>
     <hyperlink ref="G306" r:id="rId305"/>
     <hyperlink ref="G307" r:id="rId306"/>
     <hyperlink ref="G308" r:id="rId307"/>
     <hyperlink ref="G309" r:id="rId308"/>
     <hyperlink ref="G310" r:id="rId309"/>
     <hyperlink ref="G311" r:id="rId310"/>
     <hyperlink ref="G312" r:id="rId311"/>
     <hyperlink ref="G313" r:id="rId312"/>
     <hyperlink ref="G314" r:id="rId313"/>
     <hyperlink ref="G315" r:id="rId314"/>
     <hyperlink ref="G316" r:id="rId315"/>
     <hyperlink ref="G317" r:id="rId316"/>
     <hyperlink ref="G318" r:id="rId317"/>
     <hyperlink ref="G319" r:id="rId318"/>
     <hyperlink ref="G320" r:id="rId319"/>
     <hyperlink ref="G321" r:id="rId320"/>
     <hyperlink ref="G322" r:id="rId321"/>
     <hyperlink ref="G323" r:id="rId322"/>
     <hyperlink ref="G324" r:id="rId323"/>
     <hyperlink ref="G325" r:id="rId324"/>
     <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>